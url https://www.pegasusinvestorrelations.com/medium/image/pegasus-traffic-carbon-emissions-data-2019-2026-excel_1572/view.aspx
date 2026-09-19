--- v6 (2026-08-30)
+++ v7 (2026-09-19)
@@ -1,136 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://flypgs-my.sharepoint.com/personal/ome15689_flypgs_com/Documents/Masaüstü/web sitesi dokümanlar/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="39" documentId="13_ncr:1_{B757B5BE-06C2-41AA-932C-1223D824ECCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DA9201AD-544D-4699-907B-E497D0E2DCAC}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="13_ncr:1_{B757B5BE-06C2-41AA-932C-1223D824ECCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AEE00FF9-3A92-4FBC-9888-105AC3245CA2}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{88E763B7-D162-4924-B6A1-77CC215ADBE5}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{88E763B7-D162-4924-B6A1-77CC215ADBE5}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="3" r:id="rId1"/>
     <sheet name="TRAFFIC" sheetId="1" r:id="rId2"/>
     <sheet name="CARBON EMISSIONS" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="191029" calcOnSave="0" concurrentCalc="0"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="CQ43" i="1" l="1"/>
-[...34 lines deleted...]
-  <c r="CQ4" i="1"/>
+  <c r="CR43" i="1" l="1"/>
+  <c r="CR42" i="1"/>
+  <c r="CR41" i="1"/>
+  <c r="CR40" i="1"/>
+  <c r="CR39" i="1"/>
+  <c r="CR38" i="1"/>
+  <c r="CR37" i="1"/>
+  <c r="CR36" i="1"/>
+  <c r="CR35" i="1"/>
+  <c r="CR34" i="1"/>
+  <c r="CR33" i="1"/>
+  <c r="CR32" i="1"/>
+  <c r="CR31" i="1"/>
+  <c r="CR30" i="1"/>
+  <c r="CR29" i="1"/>
+  <c r="CR28" i="1"/>
+  <c r="CR27" i="1"/>
+  <c r="CR26" i="1"/>
+  <c r="CR21" i="1"/>
+  <c r="CR20" i="1"/>
+  <c r="CR19" i="1"/>
+  <c r="CR18" i="1"/>
+  <c r="CR17" i="1"/>
+  <c r="CR16" i="1"/>
+  <c r="CR15" i="1"/>
+  <c r="CR14" i="1"/>
+  <c r="CR13" i="1"/>
+  <c r="CR12" i="1"/>
+  <c r="CR11" i="1"/>
+  <c r="CR10" i="1"/>
+  <c r="CR9" i="1"/>
+  <c r="CR8" i="1"/>
+  <c r="CR7" i="1"/>
+  <c r="CR6" i="1"/>
+  <c r="CR5" i="1"/>
+  <c r="CR4" i="1"/>
   <c r="AZ2" i="1"/>
   <c r="AZ24" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="38">
   <si>
     <t>MONTHLY</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -197,54 +198,54 @@
     <t>CO2 grams per ASK</t>
   </si>
   <si>
     <t>Carbon Emissions Statistics</t>
   </si>
   <si>
     <t>Jet fuel emission multiple used for Carbon Emission Stats (grCO2/RPK) is updated as 3.16 for the base year and all reporting periods. 
 Emission factor is updated as 3.16 as of January 2024. All past emissions data for past periods have been restated using the updated emissions factor.</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Carbon Emissions Summary</t>
   </si>
   <si>
     <t>Traffic Data 2019-2026</t>
   </si>
   <si>
     <t>ytd</t>
   </si>
   <si>
     <t>12M</t>
   </si>
   <si>
-    <t>July YoY chg</t>
+    <t>August YoY chg</t>
   </si>
   <si>
-    <t>Jan-Jul YoY chg</t>
+    <t>Jan-Aug YoY chg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
     <numFmt numFmtId="167" formatCode="#,##0.000000"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1741,51 +1742,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Comma 2 3" xfId="6" xr:uid="{3BB59EE6-F91B-4F89-A994-9FEB1834FD9F}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 10" xfId="4" xr:uid="{8A3CE6DD-667E-4864-9B6F-17D2A1CB840E}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Percent 2 3" xfId="5" xr:uid="{CA42EB7D-7396-46DF-BA70-261FC974368B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>134470</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>112059</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>127867</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>77744</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1900,50 +1901,54 @@
       <sheetName val="THY REGIONAL"/>
       <sheetName val="Quart-new vs. old"/>
       <sheetName val="ÇIKIŞ"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="CJ2">
             <v>2023</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2205,53 +2210,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pegasusinvestorrelations.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ir@flypgs.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B586AA38-AF2F-4D06-99E3-8005826A42B9}">
   <dimension ref="B2:N38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="61" zoomScaleNormal="61" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="61" zoomScaleNormal="61" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="2" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B2" s="112"/>
       <c r="C2" s="113"/>
       <c r="D2" s="113"/>
       <c r="E2" s="113"/>
       <c r="F2" s="113"/>
       <c r="G2" s="113"/>
       <c r="H2" s="113"/>
       <c r="I2" s="113"/>
       <c r="J2" s="113"/>
       <c r="K2" s="113"/>
       <c r="L2" s="113"/>
       <c r="M2" s="113"/>
       <c r="N2" s="114"/>
     </row>
     <row r="3" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B3" s="115"/>
       <c r="N3" s="116"/>
     </row>
     <row r="4" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B4" s="115"/>
       <c r="N4" s="116"/>
@@ -2432,93 +2435,93 @@
       <c r="C38" s="118"/>
       <c r="D38" s="118"/>
       <c r="E38" s="118"/>
       <c r="F38" s="118"/>
       <c r="G38" s="118"/>
       <c r="H38" s="118"/>
       <c r="I38" s="118"/>
       <c r="J38" s="118"/>
       <c r="K38" s="118"/>
       <c r="L38" s="118"/>
       <c r="M38" s="118"/>
       <c r="N38" s="119"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C34" r:id="rId1" xr:uid="{4CA6D858-12C1-4AD3-A327-7795FF51FE0F}"/>
     <hyperlink ref="C35" r:id="rId2" xr:uid="{AA43CA3F-93BF-4B79-9D08-2B69B72A6D83}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7008F3-769E-4BA4-9517-B84DA267E2AB}">
-  <dimension ref="A1:CR44"/>
+  <dimension ref="A1:CS44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="BZ4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="CD4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CQ1" sqref="CQ1"/>
+      <selection pane="bottomRight" activeCell="CP1" sqref="CP1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.6640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="26" width="10.6640625" customWidth="1"/>
     <col min="27" max="39" width="11.6640625" customWidth="1"/>
     <col min="40" max="45" width="11.109375" customWidth="1"/>
     <col min="46" max="48" width="11.6640625" customWidth="1"/>
     <col min="49" max="49" width="12" customWidth="1"/>
     <col min="50" max="50" width="10.44140625" customWidth="1"/>
     <col min="51" max="51" width="11.44140625" customWidth="1"/>
     <col min="52" max="55" width="12.109375" customWidth="1"/>
     <col min="56" max="58" width="11.88671875" customWidth="1"/>
     <col min="59" max="62" width="13.44140625" customWidth="1"/>
     <col min="63" max="63" width="11.6640625" customWidth="1"/>
     <col min="64" max="70" width="11.109375" customWidth="1"/>
     <col min="71" max="73" width="13.109375" customWidth="1"/>
     <col min="74" max="80" width="11.109375" customWidth="1"/>
     <col min="81" max="86" width="10.6640625" customWidth="1"/>
-    <col min="87" max="93" width="11.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="95" max="95" width="18" bestFit="1" customWidth="1"/>
+    <col min="87" max="94" width="11.109375" customWidth="1"/>
+    <col min="95" max="95" width="2.5546875" customWidth="1"/>
+    <col min="96" max="96" width="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:97" x14ac:dyDescent="0.3">
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="BW1" s="1"/>
     </row>
-    <row r="2" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3">
         <v>2019</v>
       </c>
       <c r="D2" s="4">
         <v>2019</v>
       </c>
       <c r="E2" s="4">
         <v>2019</v>
       </c>
       <c r="F2" s="4">
         <v>2019</v>
       </c>
       <c r="G2" s="4">
         <v>2019</v>
       </c>
       <c r="H2" s="4">
         <v>2019</v>
       </c>
       <c r="I2" s="4">
         <v>2019</v>
       </c>
       <c r="J2" s="4">
         <v>2019</v>
@@ -2751,55 +2754,58 @@
       </c>
       <c r="CH2" s="4">
         <v>2025</v>
       </c>
       <c r="CI2" s="6">
         <v>2026</v>
       </c>
       <c r="CJ2" s="7">
         <v>2026</v>
       </c>
       <c r="CK2" s="7">
         <v>2026</v>
       </c>
       <c r="CL2" s="7">
         <v>2026</v>
       </c>
       <c r="CM2" s="7">
         <v>2026</v>
       </c>
       <c r="CN2" s="7">
         <v>2026</v>
       </c>
       <c r="CO2" s="7">
         <v>2026</v>
       </c>
-      <c r="CQ2" s="165">
+      <c r="CP2" s="7">
         <v>2026</v>
       </c>
+      <c r="CR2" s="165">
+        <v>2026</v>
+      </c>
     </row>
-    <row r="3" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>7</v>
       </c>
@@ -3033,55 +3039,58 @@
       </c>
       <c r="CH3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CI3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="CJ3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="CK3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="CL3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="CM3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="CN3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="CO3" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="CQ3" s="166" t="s">
+      <c r="CP3" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="CR3" s="166" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="168" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="17">
         <v>2.34</v>
       </c>
       <c r="D4" s="18">
         <v>2.16</v>
       </c>
       <c r="E4" s="18">
         <v>2.4</v>
       </c>
       <c r="F4" s="18">
         <v>2.44</v>
       </c>
       <c r="G4" s="18">
         <v>2.31</v>
       </c>
       <c r="H4" s="18">
         <v>2.67</v>
       </c>
       <c r="I4" s="18">
@@ -3313,56 +3322,59 @@
       </c>
       <c r="CH4" s="18">
         <v>3.62</v>
       </c>
       <c r="CI4" s="20">
         <v>3.55</v>
       </c>
       <c r="CJ4" s="21">
         <v>3.12</v>
       </c>
       <c r="CK4" s="21">
         <v>3.16</v>
       </c>
       <c r="CL4" s="21">
         <v>3.28</v>
       </c>
       <c r="CM4" s="21">
         <v>3.53</v>
       </c>
       <c r="CN4" s="21">
         <v>3.74</v>
       </c>
       <c r="CO4" s="21">
         <v>4.2657910000000001</v>
       </c>
-      <c r="CQ4" s="163">
-[...1 lines deleted...]
-        <v>8.544300254452919E-2</v>
+      <c r="CP4" s="21">
+        <v>4.51</v>
+      </c>
+      <c r="CR4" s="163">
+        <f>+CP4/CD4-1</f>
+        <v>5.1282051282051322E-2</v>
       </c>
     </row>
-    <row r="5" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A5" s="169"/>
       <c r="B5" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="27">
         <v>14929</v>
       </c>
       <c r="D5" s="28">
         <v>13265</v>
       </c>
       <c r="E5" s="29">
         <v>14764</v>
       </c>
       <c r="F5" s="29">
         <v>14631</v>
       </c>
       <c r="G5" s="29">
         <v>14998</v>
       </c>
       <c r="H5" s="29">
         <v>16256</v>
       </c>
       <c r="I5" s="29">
         <v>17313</v>
       </c>
@@ -3592,56 +3604,59 @@
       </c>
       <c r="CH5" s="29">
         <v>19787</v>
       </c>
       <c r="CI5" s="27">
         <v>19426</v>
       </c>
       <c r="CJ5" s="28">
         <v>17028</v>
       </c>
       <c r="CK5" s="28">
         <v>17786</v>
       </c>
       <c r="CL5" s="28">
         <v>19309</v>
       </c>
       <c r="CM5" s="28">
         <v>20072</v>
       </c>
       <c r="CN5" s="28">
         <v>20491</v>
       </c>
       <c r="CO5" s="28">
         <v>23155</v>
       </c>
-      <c r="CQ5" s="164">
-[...1 lines deleted...]
-        <v>8.92369931319974E-2</v>
+      <c r="CP5" s="28">
+        <v>23790</v>
+      </c>
+      <c r="CR5" s="164">
+        <f t="shared" ref="CR5:CR21" si="0">+CP5/CD5-1</f>
+        <v>5.968819599109132E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A6" s="169"/>
       <c r="B6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="34">
         <v>2.75</v>
       </c>
       <c r="D6" s="35">
         <v>2.46</v>
       </c>
       <c r="E6" s="36">
         <v>2.74</v>
       </c>
       <c r="F6" s="36">
         <v>2.7</v>
       </c>
       <c r="G6" s="36">
         <v>2.78</v>
       </c>
       <c r="H6" s="36">
         <v>3.01</v>
       </c>
       <c r="I6" s="36">
         <v>3.2</v>
       </c>
@@ -3871,56 +3886,59 @@
       </c>
       <c r="CH6" s="36">
         <v>4.17</v>
       </c>
       <c r="CI6" s="34">
         <v>4.08</v>
       </c>
       <c r="CJ6" s="35">
         <v>3.58</v>
       </c>
       <c r="CK6" s="35">
         <v>3.74</v>
       </c>
       <c r="CL6" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="CM6" s="35">
         <v>4.25</v>
       </c>
       <c r="CN6" s="35">
         <v>4.3600000000000003</v>
       </c>
       <c r="CO6" s="35">
         <v>4.9059220000000003</v>
       </c>
-      <c r="CQ6" s="164">
+      <c r="CP6" s="35">
+        <v>5.04</v>
+      </c>
+      <c r="CR6" s="164">
         <f t="shared" si="0"/>
-        <v>9.752170022371387E-2</v>
+        <v>6.7796610169491567E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="169"/>
       <c r="B7" s="41" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="42">
         <v>0.85199999999999998</v>
       </c>
       <c r="D7" s="43">
         <v>0.879</v>
       </c>
       <c r="E7" s="43">
         <v>0.877</v>
       </c>
       <c r="F7" s="44">
         <v>0.90200000000000002</v>
       </c>
       <c r="G7" s="44">
         <v>0.83199999999999996</v>
       </c>
       <c r="H7" s="44">
         <v>0.88600000000000001</v>
       </c>
       <c r="I7" s="44">
         <v>0.91900000000000004</v>
       </c>
@@ -4150,59 +4168,62 @@
       </c>
       <c r="CH7" s="44">
         <v>0.86899999999999999</v>
       </c>
       <c r="CI7" s="42">
         <v>0.871</v>
       </c>
       <c r="CJ7" s="44">
         <v>0.873</v>
       </c>
       <c r="CK7" s="44">
         <v>0.84499999999999997</v>
       </c>
       <c r="CL7" s="44">
         <v>0.80100000000000005</v>
       </c>
       <c r="CM7" s="44">
         <v>0.82899999999999996</v>
       </c>
       <c r="CN7" s="44">
         <v>0.85699999999999998</v>
       </c>
       <c r="CO7" s="44">
         <v>0.86951871635953437</v>
       </c>
-      <c r="CQ7" s="167">
-[...3 lines deleted...]
-      <c r="CR7" s="25" t="s">
+      <c r="CP7" s="44">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="CR7" s="167">
+        <f>+(CP7-CD7)*100</f>
+        <v>-1.4000000000000012</v>
+      </c>
+      <c r="CS7" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A8" s="169"/>
       <c r="B8" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="48">
         <v>3271.24</v>
       </c>
       <c r="D8" s="29">
         <v>2910.79</v>
       </c>
       <c r="E8" s="29">
         <v>3285.51</v>
       </c>
       <c r="F8" s="29">
         <v>3445.22</v>
       </c>
       <c r="G8" s="29">
         <v>3488.08</v>
       </c>
       <c r="H8" s="29">
         <v>3890.96</v>
       </c>
       <c r="I8" s="29">
         <v>4248.28</v>
       </c>
@@ -4432,56 +4453,59 @@
       </c>
       <c r="CH8" s="29">
         <v>6474.72</v>
       </c>
       <c r="CI8" s="27">
         <v>6364.29</v>
       </c>
       <c r="CJ8" s="28">
         <v>5551.85</v>
       </c>
       <c r="CK8" s="28">
         <v>5628.89</v>
       </c>
       <c r="CL8" s="28">
         <v>6204.4</v>
       </c>
       <c r="CM8" s="28">
         <v>6341.74</v>
       </c>
       <c r="CN8" s="28">
         <v>6709.01</v>
       </c>
       <c r="CO8" s="28">
         <v>7886.8792870481266</v>
       </c>
-      <c r="CQ8" s="164">
+      <c r="CP8" s="28">
+        <v>8085.38</v>
+      </c>
+      <c r="CR8" s="164">
         <f t="shared" si="0"/>
-        <v>8.9456311545917044E-2</v>
+        <v>5.8043764443548751E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="169"/>
       <c r="B9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="48">
         <v>156.92109317435862</v>
       </c>
       <c r="D9" s="29">
         <v>162.84696569920845</v>
       </c>
       <c r="E9" s="29">
         <v>162.44114061230019</v>
       </c>
       <c r="F9" s="29">
         <v>166.62107853188436</v>
       </c>
       <c r="G9" s="29">
         <v>154.02780370716096</v>
       </c>
       <c r="H9" s="29">
         <v>164.01790108267716</v>
       </c>
       <c r="I9" s="29">
         <v>169.94379945705538</v>
       </c>
@@ -4711,56 +4735,59 @@
       </c>
       <c r="CH9" s="29">
         <v>182.95830595845757</v>
       </c>
       <c r="CI9" s="27">
         <v>182.94445588386699</v>
       </c>
       <c r="CJ9" s="28">
         <v>183.43316889828517</v>
       </c>
       <c r="CK9" s="28">
         <v>177.48217699314068</v>
       </c>
       <c r="CL9" s="28">
         <v>169.86073851571805</v>
       </c>
       <c r="CM9" s="28">
         <v>175.62036667995218</v>
       </c>
       <c r="CN9" s="28">
         <v>182.27548679908256</v>
       </c>
       <c r="CO9" s="28">
         <v>184.22763981861368</v>
       </c>
-      <c r="CQ9" s="164">
+      <c r="CP9" s="28">
+        <v>189.6</v>
+      </c>
+      <c r="CR9" s="164">
         <f t="shared" si="0"/>
-        <v>-4.2592332581274928E-3</v>
+        <v>-8.4351915913650766E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="171" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="50">
         <v>1.38</v>
       </c>
       <c r="D10" s="51">
         <v>1.25</v>
       </c>
       <c r="E10" s="51">
         <v>1.35</v>
       </c>
       <c r="F10" s="51">
         <v>1.23</v>
       </c>
       <c r="G10" s="51">
         <v>1.23</v>
       </c>
       <c r="H10" s="51">
         <v>1.33</v>
       </c>
       <c r="I10" s="51">
@@ -4992,56 +5019,59 @@
       </c>
       <c r="CH10" s="51">
         <v>1.36</v>
       </c>
       <c r="CI10" s="53">
         <v>1.33</v>
       </c>
       <c r="CJ10" s="54">
         <v>1.17</v>
       </c>
       <c r="CK10" s="54">
         <v>1.3</v>
       </c>
       <c r="CL10" s="54">
         <v>1.36</v>
       </c>
       <c r="CM10" s="54">
         <v>1.51</v>
       </c>
       <c r="CN10" s="54">
         <v>1.55</v>
       </c>
       <c r="CO10" s="54">
         <v>1.5358750000000001</v>
       </c>
-      <c r="CQ10" s="163">
-[...1 lines deleted...]
-        <v>8.1602112676056437E-2</v>
+      <c r="CP10" s="54">
+        <v>1.61</v>
+      </c>
+      <c r="CR10" s="163">
+        <f>+CP10/CD10-1</f>
+        <v>5.2287581699346442E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A11" s="169"/>
       <c r="B11" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="48">
         <v>8070</v>
       </c>
       <c r="D11" s="29">
         <v>7337</v>
       </c>
       <c r="E11" s="29">
         <v>8041</v>
       </c>
       <c r="F11" s="29">
         <v>6890</v>
       </c>
       <c r="G11" s="29">
         <v>7488</v>
       </c>
       <c r="H11" s="29">
         <v>7664</v>
       </c>
       <c r="I11" s="29">
         <v>7799</v>
       </c>
@@ -5271,56 +5301,59 @@
       </c>
       <c r="CH11" s="29">
         <v>6977</v>
       </c>
       <c r="CI11" s="27">
         <v>6886</v>
       </c>
       <c r="CJ11" s="28">
         <v>6146</v>
       </c>
       <c r="CK11" s="28">
         <v>7021</v>
       </c>
       <c r="CL11" s="28">
         <v>7639</v>
       </c>
       <c r="CM11" s="28">
         <v>8411</v>
       </c>
       <c r="CN11" s="28">
         <v>8166</v>
       </c>
       <c r="CO11" s="28">
         <v>7816</v>
       </c>
-      <c r="CQ11" s="164">
+      <c r="CP11" s="28">
+        <v>8064</v>
+      </c>
+      <c r="CR11" s="164">
         <f t="shared" si="0"/>
-        <v>0.11609310295587605</v>
+        <v>8.8846880907372361E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A12" s="169"/>
       <c r="B12" s="26" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="58">
         <v>1.51</v>
       </c>
       <c r="D12" s="36">
         <v>1.37</v>
       </c>
       <c r="E12" s="36">
         <v>1.5</v>
       </c>
       <c r="F12" s="36">
         <v>1.29</v>
       </c>
       <c r="G12" s="36">
         <v>1.4</v>
       </c>
       <c r="H12" s="36">
         <v>1.43</v>
       </c>
       <c r="I12" s="36">
         <v>1.46</v>
       </c>
@@ -5550,56 +5583,59 @@
       </c>
       <c r="CH12" s="36">
         <v>1.47</v>
       </c>
       <c r="CI12" s="34">
         <v>1.44</v>
       </c>
       <c r="CJ12" s="35">
         <v>1.29</v>
       </c>
       <c r="CK12" s="35">
         <v>1.48</v>
       </c>
       <c r="CL12" s="35">
         <v>1.64</v>
       </c>
       <c r="CM12" s="35">
         <v>1.79</v>
       </c>
       <c r="CN12" s="35">
         <v>1.75</v>
       </c>
       <c r="CO12" s="35">
         <v>1.6635260000000001</v>
       </c>
-      <c r="CQ12" s="164">
+      <c r="CP12" s="35">
+        <v>1.71</v>
+      </c>
+      <c r="CR12" s="164">
         <f t="shared" si="0"/>
-        <v>0.10167284768211915</v>
+        <v>7.547169811320753E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="169"/>
       <c r="B13" s="41" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="42">
         <v>0.91500000000000004</v>
       </c>
       <c r="D13" s="43">
         <v>0.91400000000000003</v>
       </c>
       <c r="E13" s="43">
         <v>0.90200000000000002</v>
       </c>
       <c r="F13" s="44">
         <v>0.95599999999999996</v>
       </c>
       <c r="G13" s="44">
         <v>0.88300000000000001</v>
       </c>
       <c r="H13" s="44">
         <v>0.92800000000000005</v>
       </c>
       <c r="I13" s="44">
         <v>0.96399999999999997</v>
       </c>
@@ -5829,59 +5865,62 @@
       </c>
       <c r="CH13" s="44">
         <v>0.92500000000000004</v>
       </c>
       <c r="CI13" s="42">
         <v>0.92300000000000004</v>
       </c>
       <c r="CJ13" s="43">
         <v>0.90600000000000003</v>
       </c>
       <c r="CK13" s="43">
         <v>0.88100000000000001</v>
       </c>
       <c r="CL13" s="43">
         <v>0.82799999999999996</v>
       </c>
       <c r="CM13" s="43">
         <v>0.84099999999999997</v>
       </c>
       <c r="CN13" s="43">
         <v>0.88300000000000001</v>
       </c>
       <c r="CO13" s="43">
         <v>0.9232648001894771</v>
       </c>
-      <c r="CQ13" s="167">
-[...3 lines deleted...]
-      <c r="CR13" s="25" t="s">
+      <c r="CP13" s="43">
+        <v>0.94</v>
+      </c>
+      <c r="CR13" s="167">
+        <f>+(CP13-CD13)*100</f>
+        <v>-1.8000000000000016</v>
+      </c>
+      <c r="CS13" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="14" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A14" s="169"/>
       <c r="B14" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="48">
         <v>1121.2</v>
       </c>
       <c r="D14" s="29">
         <v>1016.32</v>
       </c>
       <c r="E14" s="29">
         <v>1117.75</v>
       </c>
       <c r="F14" s="29">
         <v>937.89</v>
       </c>
       <c r="G14" s="29">
         <v>1021.23</v>
       </c>
       <c r="H14" s="29">
         <v>1033.48</v>
       </c>
       <c r="I14" s="29">
         <v>1045.95</v>
       </c>
@@ -6111,56 +6150,59 @@
       </c>
       <c r="CH14" s="29">
         <v>1144.05</v>
       </c>
       <c r="CI14" s="27">
         <v>1124.98</v>
       </c>
       <c r="CJ14" s="28">
         <v>1008.3</v>
       </c>
       <c r="CK14" s="28">
         <v>1146.1500000000001</v>
       </c>
       <c r="CL14" s="28">
         <v>1283.53</v>
       </c>
       <c r="CM14" s="28">
         <v>1409.15</v>
       </c>
       <c r="CN14" s="28">
         <v>1367.12</v>
       </c>
       <c r="CO14" s="28">
         <v>1286.2806238479993</v>
       </c>
-      <c r="CQ14" s="164">
+      <c r="CP14" s="28">
+        <v>1323.14</v>
+      </c>
+      <c r="CR14" s="164">
         <f t="shared" si="0"/>
-        <v>0.12557152194473065</v>
+        <v>7.9937969311132839E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="172"/>
       <c r="B15" s="61" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="62">
         <v>171.1</v>
       </c>
       <c r="D15" s="63">
         <v>170.57</v>
       </c>
       <c r="E15" s="63">
         <v>168.28</v>
       </c>
       <c r="F15" s="63">
         <v>178.55</v>
       </c>
       <c r="G15" s="63">
         <v>164.81</v>
       </c>
       <c r="H15" s="63">
         <v>173.65</v>
       </c>
       <c r="I15" s="63">
         <v>180.21</v>
       </c>
@@ -6390,56 +6432,59 @@
       </c>
       <c r="CH15" s="71">
         <v>195.02</v>
       </c>
       <c r="CI15" s="65">
         <v>193.41</v>
       </c>
       <c r="CJ15" s="66">
         <v>190.79</v>
       </c>
       <c r="CK15" s="66">
         <v>185.83</v>
       </c>
       <c r="CL15" s="66">
         <v>178.23</v>
       </c>
       <c r="CM15" s="66">
         <v>179.31</v>
       </c>
       <c r="CN15" s="66">
         <v>189.24</v>
       </c>
       <c r="CO15" s="66">
         <v>196.50396622313204</v>
       </c>
-      <c r="CQ15" s="164">
+      <c r="CP15" s="66">
+        <v>199.52</v>
+      </c>
+      <c r="CR15" s="164">
         <f t="shared" si="0"/>
-        <v>-2.9418323505225552E-2</v>
+        <v>-3.2067142094794443E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="168" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="17">
         <v>0.96</v>
       </c>
       <c r="D16" s="18">
         <v>0.91</v>
       </c>
       <c r="E16" s="18">
         <v>1.05</v>
       </c>
       <c r="F16" s="18">
         <v>1.21</v>
       </c>
       <c r="G16" s="18">
         <v>1.08</v>
       </c>
       <c r="H16" s="18">
         <v>1.34</v>
       </c>
       <c r="I16" s="18">
@@ -6671,56 +6716,59 @@
       </c>
       <c r="CH16" s="18">
         <v>2.2599999999999998</v>
       </c>
       <c r="CI16" s="20">
         <v>2.2200000000000002</v>
       </c>
       <c r="CJ16" s="21">
         <v>1.95</v>
       </c>
       <c r="CK16" s="21">
         <v>1.85</v>
       </c>
       <c r="CL16" s="21">
         <v>1.92</v>
       </c>
       <c r="CM16" s="21">
         <v>2.02</v>
       </c>
       <c r="CN16" s="21">
         <v>2.19</v>
       </c>
       <c r="CO16" s="21">
         <v>2.7299159999999998</v>
       </c>
-      <c r="CQ16" s="163">
-[...1 lines deleted...]
-        <v>8.329999999999993E-2</v>
+      <c r="CP16" s="21">
+        <v>2.9</v>
+      </c>
+      <c r="CR16" s="163">
+        <f>+CP16/CD16-1</f>
+        <v>4.6931407942238268E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A17" s="169"/>
       <c r="B17" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="48">
         <v>6859</v>
       </c>
       <c r="D17" s="29">
         <v>5928</v>
       </c>
       <c r="E17" s="29">
         <v>6723</v>
       </c>
       <c r="F17" s="29">
         <v>7741</v>
       </c>
       <c r="G17" s="29">
         <v>7510</v>
       </c>
       <c r="H17" s="29">
         <v>8592</v>
       </c>
       <c r="I17" s="29">
         <v>9514</v>
       </c>
@@ -6950,56 +6998,59 @@
       </c>
       <c r="CH17" s="29">
         <v>12810</v>
       </c>
       <c r="CI17" s="27">
         <v>12540</v>
       </c>
       <c r="CJ17" s="28">
         <v>10882</v>
       </c>
       <c r="CK17" s="28">
         <v>10765</v>
       </c>
       <c r="CL17" s="28">
         <v>11670</v>
       </c>
       <c r="CM17" s="28">
         <v>11661</v>
       </c>
       <c r="CN17" s="28">
         <v>12325</v>
       </c>
       <c r="CO17" s="28">
         <v>15339</v>
       </c>
-      <c r="CQ17" s="164">
+      <c r="CP17" s="28">
+        <v>15726</v>
+      </c>
+      <c r="CR17" s="164">
         <f t="shared" si="0"/>
-        <v>7.6043493511048776E-2</v>
+        <v>4.533368784897629E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A18" s="169"/>
       <c r="B18" s="26" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="58">
         <v>1.24</v>
       </c>
       <c r="D18" s="36">
         <v>1.0900000000000001</v>
       </c>
       <c r="E18" s="36">
         <v>1.24</v>
       </c>
       <c r="F18" s="36">
         <v>1.42</v>
       </c>
       <c r="G18" s="36">
         <v>1.38</v>
       </c>
       <c r="H18" s="36">
         <v>1.58</v>
       </c>
       <c r="I18" s="36">
         <v>1.74</v>
       </c>
@@ -7229,56 +7280,59 @@
       </c>
       <c r="CH18" s="36">
         <v>2.7</v>
       </c>
       <c r="CI18" s="34">
         <v>2.64</v>
       </c>
       <c r="CJ18" s="35">
         <v>2.2799999999999998</v>
       </c>
       <c r="CK18" s="35">
         <v>2.25</v>
       </c>
       <c r="CL18" s="35">
         <v>2.4500000000000002</v>
       </c>
       <c r="CM18" s="35">
         <v>2.46</v>
       </c>
       <c r="CN18" s="35">
         <v>2.61</v>
       </c>
       <c r="CO18" s="35">
         <v>3.2423959999999998</v>
       </c>
-      <c r="CQ18" s="164">
+      <c r="CP18" s="35">
+        <v>3.33</v>
+      </c>
+      <c r="CR18" s="164">
         <f t="shared" si="0"/>
-        <v>9.5404054054053944E-2</v>
+        <v>6.3897763578274924E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:96" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A19" s="169"/>
       <c r="B19" s="41" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="42">
         <v>0.77500000000000002</v>
       </c>
       <c r="D19" s="43">
         <v>0.83599999999999997</v>
       </c>
       <c r="E19" s="43">
         <v>0.84599999999999997</v>
       </c>
       <c r="F19" s="44">
         <v>0.85199999999999998</v>
       </c>
       <c r="G19" s="44">
         <v>0.78</v>
       </c>
       <c r="H19" s="44">
         <v>0.84699999999999998</v>
       </c>
       <c r="I19" s="44">
         <v>0.88100000000000001</v>
       </c>
@@ -7508,59 +7562,62 @@
       </c>
       <c r="CH19" s="44">
         <v>0.83799999999999997</v>
       </c>
       <c r="CI19" s="42">
         <v>0.84199999999999997</v>
       </c>
       <c r="CJ19" s="43">
         <v>0.85399999999999998</v>
       </c>
       <c r="CK19" s="43">
         <v>0.82099999999999995</v>
       </c>
       <c r="CL19" s="43">
         <v>0.78200000000000003</v>
       </c>
       <c r="CM19" s="43">
         <v>0.82099999999999995</v>
       </c>
       <c r="CN19" s="43">
         <v>0.84</v>
       </c>
       <c r="CO19" s="43">
         <v>0.84194404384905486</v>
       </c>
-      <c r="CQ19" s="167">
-[...3 lines deleted...]
-      <c r="CR19" s="25" t="s">
+      <c r="CP19" s="43">
+        <v>0.871</v>
+      </c>
+      <c r="CR19" s="167">
+        <f>+(CP19-CD19)*100</f>
+        <v>-1.3000000000000012</v>
+      </c>
+      <c r="CS19" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A20" s="169"/>
       <c r="B20" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="48">
         <v>2150.0300000000002</v>
       </c>
       <c r="D20" s="29">
         <v>1894.47</v>
       </c>
       <c r="E20" s="29">
         <v>2167.7600000000002</v>
       </c>
       <c r="F20" s="29">
         <v>2507.33</v>
       </c>
       <c r="G20" s="29">
         <v>2466.85</v>
       </c>
       <c r="H20" s="29">
         <v>2857.49</v>
       </c>
       <c r="I20" s="29">
         <v>3202.33</v>
       </c>
@@ -7790,56 +7847,59 @@
       </c>
       <c r="CH20" s="29">
         <v>5330.66</v>
       </c>
       <c r="CI20" s="27">
         <v>5239.3100000000004</v>
       </c>
       <c r="CJ20" s="28">
         <v>4543.54</v>
       </c>
       <c r="CK20" s="28">
         <v>4482.7299999999996</v>
       </c>
       <c r="CL20" s="28">
         <v>4920.87</v>
       </c>
       <c r="CM20" s="28">
         <v>4932.59</v>
       </c>
       <c r="CN20" s="28">
         <v>5341.89</v>
       </c>
       <c r="CO20" s="28">
         <v>6600.5986632001277</v>
       </c>
-      <c r="CQ20" s="164">
+      <c r="CP20" s="28">
+        <v>6762.24</v>
+      </c>
+      <c r="CR20" s="164">
         <f t="shared" si="0"/>
-        <v>8.2686568227692492E-2</v>
+        <v>5.3863248875576142E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="173"/>
       <c r="B21" s="73" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="74">
         <v>140.22999999999999</v>
       </c>
       <c r="D21" s="75">
         <v>153.28</v>
       </c>
       <c r="E21" s="75">
         <v>155.44999999999999</v>
       </c>
       <c r="F21" s="75">
         <v>156.01</v>
       </c>
       <c r="G21" s="75">
         <v>143.28</v>
       </c>
       <c r="H21" s="75">
         <v>155.43</v>
       </c>
       <c r="I21" s="75">
         <v>161.53</v>
       </c>
@@ -8069,56 +8129,59 @@
       </c>
       <c r="CH21" s="75">
         <v>176.39</v>
       </c>
       <c r="CI21" s="77">
         <v>177.2</v>
       </c>
       <c r="CJ21" s="78">
         <v>179.28</v>
       </c>
       <c r="CK21" s="78">
         <v>172.04</v>
       </c>
       <c r="CL21" s="78">
         <v>164.38</v>
       </c>
       <c r="CM21" s="78">
         <v>172.96</v>
       </c>
       <c r="CN21" s="78">
         <v>177.66</v>
       </c>
       <c r="CO21" s="78">
         <v>177.97222765499706</v>
       </c>
-      <c r="CQ21" s="164">
+      <c r="CP21" s="78">
+        <v>184.6</v>
+      </c>
+      <c r="CR21" s="164">
         <f t="shared" si="0"/>
-        <v>8.6269631906890076E-3</v>
+        <v>3.9701963343665714E-3</v>
       </c>
     </row>
-    <row r="22" spans="1:96" s="82" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:97" s="82" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="D22" s="83"/>
       <c r="E22" s="83"/>
       <c r="F22" s="83"/>
       <c r="G22" s="83"/>
       <c r="H22" s="83"/>
       <c r="I22" s="83"/>
       <c r="J22" s="83"/>
       <c r="K22" s="83"/>
       <c r="L22" s="84"/>
       <c r="M22" s="83"/>
       <c r="N22" s="85"/>
       <c r="T22" s="84"/>
       <c r="U22" s="84"/>
       <c r="V22" s="84"/>
       <c r="W22" s="84"/>
       <c r="X22" s="84"/>
       <c r="Y22" s="83"/>
       <c r="Z22" s="85"/>
       <c r="AA22" s="84"/>
       <c r="AB22" s="84"/>
       <c r="AC22" s="84"/>
       <c r="AE22" s="84"/>
       <c r="AF22" s="84"/>
       <c r="AG22" s="84"/>
       <c r="AH22" s="84"/>
@@ -8147,53 +8210,54 @@
       <c r="BO22" s="84"/>
       <c r="BP22" s="84"/>
       <c r="BQ22" s="84"/>
       <c r="BR22" s="84"/>
       <c r="BS22" s="84"/>
       <c r="BT22" s="84"/>
       <c r="BU22" s="84"/>
       <c r="BV22" s="84"/>
       <c r="BW22" s="84"/>
       <c r="BX22" s="84"/>
       <c r="BY22" s="84"/>
       <c r="BZ22" s="84"/>
       <c r="CA22" s="84"/>
       <c r="CB22" s="84"/>
       <c r="CC22" s="84"/>
       <c r="CD22" s="84"/>
       <c r="CE22" s="84"/>
       <c r="CF22" s="84"/>
       <c r="CG22" s="84"/>
       <c r="CH22" s="84"/>
       <c r="CK22" s="84"/>
       <c r="CL22" s="84"/>
       <c r="CM22" s="84"/>
       <c r="CN22" s="84"/>
       <c r="CO22" s="84"/>
-      <c r="CQ22" s="84"/>
+      <c r="CP22" s="84"/>
+      <c r="CR22" s="84"/>
     </row>
-    <row r="23" spans="1:96" s="82" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:97" s="82" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C23" s="86"/>
       <c r="D23" s="86"/>
       <c r="E23" s="86"/>
       <c r="F23" s="86"/>
       <c r="G23" s="86"/>
       <c r="H23" s="86"/>
       <c r="I23" s="86"/>
       <c r="J23" s="86"/>
       <c r="K23" s="86"/>
       <c r="L23" s="84"/>
       <c r="M23" s="83"/>
       <c r="N23" s="87"/>
       <c r="O23" s="87"/>
       <c r="P23" s="87"/>
       <c r="Q23" s="87"/>
       <c r="R23" s="87"/>
       <c r="S23" s="87"/>
       <c r="T23" s="87"/>
       <c r="U23" s="87"/>
       <c r="V23" s="87"/>
       <c r="W23" s="87"/>
       <c r="X23" s="87"/>
       <c r="Y23" s="87"/>
       <c r="Z23" s="87"/>
       <c r="AE23" s="84"/>
@@ -8230,53 +8294,54 @@
       <c r="BP23" s="87"/>
       <c r="BQ23" s="87"/>
       <c r="BR23" s="87"/>
       <c r="BS23" s="84"/>
       <c r="BT23" s="84"/>
       <c r="BU23" s="84"/>
       <c r="BV23" s="87"/>
       <c r="BX23" s="84"/>
       <c r="BY23" s="84"/>
       <c r="BZ23" s="84"/>
       <c r="CA23" s="84"/>
       <c r="CB23" s="84"/>
       <c r="CC23" s="84"/>
       <c r="CD23" s="84"/>
       <c r="CE23" s="84"/>
       <c r="CF23" s="84"/>
       <c r="CG23" s="84"/>
       <c r="CH23" s="84"/>
       <c r="CI23" s="87"/>
       <c r="CJ23" s="87"/>
       <c r="CK23" s="84"/>
       <c r="CL23" s="84"/>
       <c r="CM23" s="84"/>
       <c r="CN23" s="84"/>
       <c r="CO23" s="84"/>
-      <c r="CQ23" s="87"/>
+      <c r="CP23" s="84"/>
+      <c r="CR23" s="87"/>
     </row>
-    <row r="24" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="3">
         <v>2019</v>
       </c>
       <c r="D24" s="4">
         <v>2019</v>
       </c>
       <c r="E24" s="4">
         <v>2019</v>
       </c>
       <c r="F24" s="4">
         <v>2019</v>
       </c>
       <c r="G24" s="4">
         <v>2019</v>
       </c>
       <c r="H24" s="4">
         <v>2019</v>
       </c>
       <c r="I24" s="4">
         <v>2019</v>
       </c>
       <c r="J24" s="4">
         <v>2019</v>
@@ -8509,55 +8574,58 @@
       </c>
       <c r="CH24" s="4">
         <v>2025</v>
       </c>
       <c r="CI24" s="6">
         <v>2026</v>
       </c>
       <c r="CJ24" s="7">
         <v>2026</v>
       </c>
       <c r="CK24" s="7">
         <v>2026</v>
       </c>
       <c r="CL24" s="7">
         <v>2026</v>
       </c>
       <c r="CM24" s="7">
         <v>2026</v>
       </c>
       <c r="CN24" s="7">
         <v>2026</v>
       </c>
       <c r="CO24" s="7">
         <v>2026</v>
       </c>
-      <c r="CQ24" s="165">
+      <c r="CP24" s="7">
         <v>2026</v>
       </c>
+      <c r="CR24" s="165">
+        <v>2026</v>
+      </c>
     </row>
-    <row r="25" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I25" s="11" t="s">
         <v>7</v>
       </c>
@@ -8791,55 +8859,58 @@
       </c>
       <c r="CH25" s="11" t="s">
         <v>12</v>
       </c>
       <c r="CI25" s="13" t="s">
         <v>1</v>
       </c>
       <c r="CJ25" s="14" t="s">
         <v>2</v>
       </c>
       <c r="CK25" s="14" t="s">
         <v>3</v>
       </c>
       <c r="CL25" s="14" t="s">
         <v>4</v>
       </c>
       <c r="CM25" s="14" t="s">
         <v>5</v>
       </c>
       <c r="CN25" s="14" t="s">
         <v>6</v>
       </c>
       <c r="CO25" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="CQ25" s="166" t="s">
+      <c r="CP25" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="CR25" s="166" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="26" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A26" s="171" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="88" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="89">
         <v>2.34</v>
       </c>
       <c r="D26" s="54">
         <v>4.5</v>
       </c>
       <c r="E26" s="54">
         <v>6.9</v>
       </c>
       <c r="F26" s="54">
         <v>9.34</v>
       </c>
       <c r="G26" s="54">
         <v>11.65</v>
       </c>
       <c r="H26" s="54">
         <v>14.32</v>
       </c>
       <c r="I26" s="54">
@@ -9071,56 +9142,59 @@
       </c>
       <c r="CH26" s="21">
         <v>43.26</v>
       </c>
       <c r="CI26" s="20">
         <v>3.55</v>
       </c>
       <c r="CJ26" s="21">
         <v>6.68</v>
       </c>
       <c r="CK26" s="21">
         <v>9.83</v>
       </c>
       <c r="CL26" s="21">
         <v>13.11</v>
       </c>
       <c r="CM26" s="21">
         <v>16.64</v>
       </c>
       <c r="CN26" s="21">
         <v>20.37</v>
       </c>
       <c r="CO26" s="21">
         <v>24.639768</v>
       </c>
-      <c r="CQ26" s="163">
-[...1 lines deleted...]
-        <v>4.2291370558375618E-2</v>
+      <c r="CP26" s="21">
+        <v>29.15</v>
+      </c>
+      <c r="CR26" s="163">
+        <f>+CP26/CD26-1</f>
+        <v>4.3307086614173151E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A27" s="169"/>
       <c r="B27" s="90" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="91">
         <v>14929</v>
       </c>
       <c r="D27" s="28">
         <v>28194</v>
       </c>
       <c r="E27" s="28">
         <v>42958</v>
       </c>
       <c r="F27" s="28">
         <v>57589</v>
       </c>
       <c r="G27" s="28">
         <v>72587</v>
       </c>
       <c r="H27" s="28">
         <v>88843</v>
       </c>
       <c r="I27" s="29">
         <v>106156</v>
       </c>
@@ -9350,56 +9424,59 @@
       </c>
       <c r="CH27" s="28">
         <v>234270</v>
       </c>
       <c r="CI27" s="27">
         <v>19426</v>
       </c>
       <c r="CJ27" s="28">
         <v>36454</v>
       </c>
       <c r="CK27" s="28">
         <v>54240</v>
       </c>
       <c r="CL27" s="28">
         <v>73549</v>
       </c>
       <c r="CM27" s="28">
         <v>93621</v>
       </c>
       <c r="CN27" s="28">
         <v>114112</v>
       </c>
       <c r="CO27" s="28">
         <v>137267</v>
       </c>
-      <c r="CQ27" s="164">
-[...1 lines deleted...]
-        <v>5.7429205312297782E-2</v>
+      <c r="CP27" s="28">
+        <v>161057</v>
+      </c>
+      <c r="CR27" s="164">
+        <f t="shared" ref="CR27:CR43" si="1">+CP27/CD27-1</f>
+        <v>5.776227817840307E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A28" s="169"/>
       <c r="B28" s="90" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="92">
         <v>2.75</v>
       </c>
       <c r="D28" s="35">
         <v>5.21</v>
       </c>
       <c r="E28" s="35">
         <v>7.94</v>
       </c>
       <c r="F28" s="35">
         <v>10.65</v>
       </c>
       <c r="G28" s="35">
         <v>13.42</v>
       </c>
       <c r="H28" s="35">
         <v>16.43</v>
       </c>
       <c r="I28" s="36">
         <v>19.64</v>
       </c>
@@ -9629,56 +9706,59 @@
       </c>
       <c r="CH28" s="35">
         <v>49.35</v>
       </c>
       <c r="CI28" s="34">
         <v>4.08</v>
       </c>
       <c r="CJ28" s="35">
         <v>7.66</v>
       </c>
       <c r="CK28" s="35">
         <v>11.39</v>
       </c>
       <c r="CL28" s="35">
         <v>15.49</v>
       </c>
       <c r="CM28" s="35">
         <v>19.739999999999998</v>
       </c>
       <c r="CN28" s="35">
         <v>24.1</v>
       </c>
       <c r="CO28" s="35">
         <v>29.003451999999999</v>
       </c>
-      <c r="CQ28" s="164">
+      <c r="CP28" s="35">
+        <v>34.049999999999997</v>
+      </c>
+      <c r="CR28" s="164">
         <f t="shared" si="1"/>
-        <v>6.1619765739385102E-2</v>
+        <v>6.2734082397003732E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A29" s="169"/>
       <c r="B29" s="93" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="94">
         <v>0.85199999999999998</v>
       </c>
       <c r="D29" s="43">
         <v>0.86499999999999999</v>
       </c>
       <c r="E29" s="43">
         <v>0.86899999999999999</v>
       </c>
       <c r="F29" s="43">
         <v>0.877</v>
       </c>
       <c r="G29" s="43">
         <v>0.86799999999999999</v>
       </c>
       <c r="H29" s="43">
         <v>0.871</v>
       </c>
       <c r="I29" s="44">
         <v>0.879</v>
       </c>
@@ -9908,59 +9988,62 @@
       </c>
       <c r="CH29" s="43">
         <v>0.877</v>
       </c>
       <c r="CI29" s="42">
         <v>0.871</v>
       </c>
       <c r="CJ29" s="43">
         <v>0.872</v>
       </c>
       <c r="CK29" s="43">
         <v>0.86299999999999999</v>
       </c>
       <c r="CL29" s="43">
         <v>0.84599999999999997</v>
       </c>
       <c r="CM29" s="43">
         <v>0.84299999999999997</v>
       </c>
       <c r="CN29" s="43">
         <v>0.84499999999999997</v>
       </c>
       <c r="CO29" s="43">
         <v>0.84954604713949222</v>
       </c>
-      <c r="CQ29" s="167">
-[...3 lines deleted...]
-      <c r="CR29" s="25" t="s">
+      <c r="CP29" s="43">
+        <v>0.85599999999999998</v>
+      </c>
+      <c r="CR29" s="167">
+        <f>+(CP29-CD29)*100</f>
+        <v>-1.6000000000000014</v>
+      </c>
+      <c r="CS29" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A30" s="169"/>
       <c r="B30" s="90" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="91">
         <v>3271.24</v>
       </c>
       <c r="D30" s="28">
         <v>6182.03</v>
       </c>
       <c r="E30" s="28">
         <v>9467.5400000000009</v>
       </c>
       <c r="F30" s="28">
         <v>12912.76</v>
       </c>
       <c r="G30" s="28">
         <v>16400.84</v>
       </c>
       <c r="H30" s="28">
         <v>20291.8</v>
       </c>
       <c r="I30" s="28">
         <v>24540.09</v>
       </c>
@@ -10190,56 +10273,59 @@
       </c>
       <c r="CH30" s="28">
         <v>78336.38</v>
       </c>
       <c r="CI30" s="27">
         <v>6364.29</v>
       </c>
       <c r="CJ30" s="28">
         <v>11916.13</v>
       </c>
       <c r="CK30" s="28">
         <v>17545.02</v>
       </c>
       <c r="CL30" s="28">
         <v>23749.42</v>
       </c>
       <c r="CM30" s="28">
         <v>30091.16</v>
       </c>
       <c r="CN30" s="28">
         <v>36800.17</v>
       </c>
       <c r="CO30" s="28">
         <v>44687.053380341145</v>
       </c>
-      <c r="CQ30" s="164">
+      <c r="CP30" s="28">
+        <v>52772.43</v>
+      </c>
+      <c r="CR30" s="164">
         <f t="shared" si="1"/>
-        <v>3.4095547110361446E-2</v>
+        <v>3.7694069547667075E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="169"/>
       <c r="B31" s="90" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="91">
         <v>156.91999999999999</v>
       </c>
       <c r="D31" s="28">
         <v>159.71</v>
       </c>
       <c r="E31" s="28">
         <v>160.65</v>
       </c>
       <c r="F31" s="29">
         <v>162.16999999999999</v>
       </c>
       <c r="G31" s="29">
         <v>160.47999999999999</v>
       </c>
       <c r="H31" s="29">
         <v>161.13</v>
       </c>
       <c r="I31" s="29">
         <v>162.57</v>
       </c>
@@ -10469,56 +10555,59 @@
       </c>
       <c r="CH31" s="28">
         <v>184.65</v>
       </c>
       <c r="CI31" s="27">
         <v>182.94</v>
       </c>
       <c r="CJ31" s="28">
         <v>183.17</v>
       </c>
       <c r="CK31" s="28">
         <v>181.31</v>
       </c>
       <c r="CL31" s="28">
         <v>178.3</v>
       </c>
       <c r="CM31" s="28">
         <v>177.73</v>
       </c>
       <c r="CN31" s="28">
         <v>178.54</v>
       </c>
       <c r="CO31" s="28">
         <v>179.50248785214217</v>
       </c>
-      <c r="CQ31" s="164">
+      <c r="CP31" s="28">
+        <v>181</v>
+      </c>
+      <c r="CR31" s="164">
         <f t="shared" si="1"/>
-        <v>-1.4480685998999765E-2</v>
+        <v>-1.3516459559624994E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A32" s="171" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="95" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="89">
         <v>1.38</v>
       </c>
       <c r="D32" s="54">
         <v>2.63</v>
       </c>
       <c r="E32" s="54">
         <v>3.99</v>
       </c>
       <c r="F32" s="54">
         <v>5.22</v>
       </c>
       <c r="G32" s="54">
         <v>6.45</v>
       </c>
       <c r="H32" s="54">
         <v>7.78</v>
       </c>
       <c r="I32" s="54">
@@ -10750,56 +10839,59 @@
       </c>
       <c r="CH32" s="54">
         <v>15.55</v>
       </c>
       <c r="CI32" s="53">
         <v>1.33</v>
       </c>
       <c r="CJ32" s="54">
         <v>2.5</v>
       </c>
       <c r="CK32" s="54">
         <v>3.81</v>
       </c>
       <c r="CL32" s="54">
         <v>5.17</v>
       </c>
       <c r="CM32" s="54">
         <v>6.68</v>
       </c>
       <c r="CN32" s="54">
         <v>8.2200000000000006</v>
       </c>
       <c r="CO32" s="54">
         <v>9.7600540000000002</v>
       </c>
-      <c r="CQ32" s="163">
-[...1 lines deleted...]
-        <v>0.14286346604215461</v>
+      <c r="CP32" s="54">
+        <v>11.37</v>
+      </c>
+      <c r="CR32" s="163">
+        <f>+CP32/CD32-1</f>
+        <v>0.13021868787276336</v>
       </c>
     </row>
-    <row r="33" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A33" s="169"/>
       <c r="B33" s="96" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="91">
         <v>8070</v>
       </c>
       <c r="D33" s="28">
         <v>15407</v>
       </c>
       <c r="E33" s="28">
         <v>23448</v>
       </c>
       <c r="F33" s="28">
         <v>30338</v>
       </c>
       <c r="G33" s="28">
         <v>37826</v>
       </c>
       <c r="H33" s="28">
         <v>45490</v>
       </c>
       <c r="I33" s="28">
         <v>53289</v>
       </c>
@@ -11029,56 +11121,59 @@
       </c>
       <c r="CH33" s="28">
         <v>79128</v>
       </c>
       <c r="CI33" s="27">
         <v>6886</v>
       </c>
       <c r="CJ33" s="28">
         <v>13032</v>
       </c>
       <c r="CK33" s="28">
         <v>20053</v>
       </c>
       <c r="CL33" s="28">
         <v>27692</v>
       </c>
       <c r="CM33" s="28">
         <v>36103</v>
       </c>
       <c r="CN33" s="28">
         <v>44269</v>
       </c>
       <c r="CO33" s="28">
         <v>52085</v>
       </c>
-      <c r="CQ33" s="164">
+      <c r="CP33" s="28">
+        <v>60149</v>
+      </c>
+      <c r="CR33" s="164">
         <f t="shared" si="1"/>
-        <v>0.18342724711442338</v>
+        <v>0.16980434867167138</v>
       </c>
     </row>
-    <row r="34" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A34" s="169"/>
       <c r="B34" s="96" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="92">
         <v>1.51</v>
       </c>
       <c r="D34" s="35">
         <v>2.88</v>
       </c>
       <c r="E34" s="35">
         <v>4.38</v>
       </c>
       <c r="F34" s="36">
         <v>5.67</v>
       </c>
       <c r="G34" s="36">
         <v>7.06</v>
       </c>
       <c r="H34" s="36">
         <v>8.5</v>
       </c>
       <c r="I34" s="36">
         <v>9.9600000000000009</v>
       </c>
@@ -11308,56 +11403,59 @@
       </c>
       <c r="CH34" s="35">
         <v>16.91</v>
       </c>
       <c r="CI34" s="34">
         <v>1.44</v>
       </c>
       <c r="CJ34" s="35">
         <v>2.74</v>
       </c>
       <c r="CK34" s="35">
         <v>4.22</v>
       </c>
       <c r="CL34" s="35">
         <v>5.86</v>
       </c>
       <c r="CM34" s="35">
         <v>7.66</v>
       </c>
       <c r="CN34" s="35">
         <v>9.41</v>
       </c>
       <c r="CO34" s="35">
         <v>11.069642999999999</v>
       </c>
-      <c r="CQ34" s="164">
+      <c r="CP34" s="35">
+        <v>12.78</v>
+      </c>
+      <c r="CR34" s="164">
         <f t="shared" si="1"/>
-        <v>0.17887571884983999</v>
+        <v>0.16287534121929026</v>
       </c>
     </row>
-    <row r="35" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A35" s="169"/>
       <c r="B35" s="97" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="94">
         <v>0.91500000000000004</v>
       </c>
       <c r="D35" s="43">
         <v>0.91400000000000003</v>
       </c>
       <c r="E35" s="43">
         <v>0.91</v>
       </c>
       <c r="F35" s="44">
         <v>0.92100000000000004</v>
       </c>
       <c r="G35" s="44">
         <v>0.91300000000000003</v>
       </c>
       <c r="H35" s="44">
         <v>0.91600000000000004</v>
       </c>
       <c r="I35" s="44">
         <v>0.92300000000000004</v>
       </c>
@@ -11587,59 +11685,62 @@
       </c>
       <c r="CH35" s="43">
         <v>0.91900000000000004</v>
       </c>
       <c r="CI35" s="42">
         <v>0.92300000000000004</v>
       </c>
       <c r="CJ35" s="43">
         <v>0.91500000000000004</v>
       </c>
       <c r="CK35" s="43">
         <v>0.90300000000000002</v>
       </c>
       <c r="CL35" s="43">
         <v>0.88200000000000001</v>
       </c>
       <c r="CM35" s="43">
         <v>0.872</v>
       </c>
       <c r="CN35" s="43">
         <v>0.874</v>
       </c>
       <c r="CO35" s="43">
         <v>0.88169546208491101</v>
       </c>
-      <c r="CQ35" s="167">
-[...3 lines deleted...]
-      <c r="CR35" s="25" t="s">
+      <c r="CP35" s="43">
+        <v>0.89</v>
+      </c>
+      <c r="CR35" s="167">
+        <f>+(CP35-CD35)*100</f>
+        <v>-2.6000000000000023</v>
+      </c>
+      <c r="CS35" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="36" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A36" s="169"/>
       <c r="B36" s="96" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="91">
         <v>1121.2</v>
       </c>
       <c r="D36" s="28">
         <v>2137.52</v>
       </c>
       <c r="E36" s="28">
         <v>3255.27</v>
       </c>
       <c r="F36" s="28">
         <v>4193.16</v>
       </c>
       <c r="G36" s="28">
         <v>5214.3900000000003</v>
       </c>
       <c r="H36" s="28">
         <v>6247.87</v>
       </c>
       <c r="I36" s="28">
         <v>7293.82</v>
       </c>
@@ -11869,56 +11970,59 @@
       </c>
       <c r="CH36" s="28">
         <v>12919.87</v>
       </c>
       <c r="CI36" s="27">
         <v>1124.98</v>
       </c>
       <c r="CJ36" s="28">
         <v>2133.2800000000002</v>
       </c>
       <c r="CK36" s="28">
         <v>3279.43</v>
       </c>
       <c r="CL36" s="28">
         <v>4562.97</v>
       </c>
       <c r="CM36" s="28">
         <v>5972.12</v>
       </c>
       <c r="CN36" s="28">
         <v>7339.24</v>
       </c>
       <c r="CO36" s="28">
         <v>8625.5172588941532</v>
       </c>
-      <c r="CQ36" s="164">
+      <c r="CP36" s="28">
+        <v>9948.66</v>
+      </c>
+      <c r="CR36" s="164">
         <f t="shared" si="1"/>
-        <v>0.21422710934063383</v>
+        <v>0.19447179226118139</v>
       </c>
     </row>
-    <row r="37" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="172"/>
       <c r="B37" s="98" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="99">
         <v>171.1</v>
       </c>
       <c r="D37" s="66">
         <v>170.85</v>
       </c>
       <c r="E37" s="66">
         <v>169.97</v>
       </c>
       <c r="F37" s="63">
         <v>171.92</v>
       </c>
       <c r="G37" s="63">
         <v>170.51</v>
       </c>
       <c r="H37" s="63">
         <v>171.04</v>
       </c>
       <c r="I37" s="63">
         <v>172.38</v>
       </c>
@@ -12148,56 +12252,59 @@
       </c>
       <c r="CH37" s="66">
         <v>196.55</v>
       </c>
       <c r="CI37" s="65">
         <v>193.41</v>
       </c>
       <c r="CJ37" s="66">
         <v>192.17</v>
       </c>
       <c r="CK37" s="66">
         <v>189.95</v>
       </c>
       <c r="CL37" s="66">
         <v>186.72</v>
       </c>
       <c r="CM37" s="66">
         <v>184.99</v>
       </c>
       <c r="CN37" s="66">
         <v>185.78</v>
       </c>
       <c r="CO37" s="66">
         <v>187.38704041470672</v>
       </c>
-      <c r="CQ37" s="164">
+      <c r="CP37" s="66">
+        <v>189.01</v>
+      </c>
+      <c r="CR37" s="164">
         <f t="shared" si="1"/>
-        <v>-3.3788592272317675E-2</v>
+        <v>-3.4184977005620842E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A38" s="168" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="100" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="101">
         <v>0.96</v>
       </c>
       <c r="D38" s="21">
         <v>1.87</v>
       </c>
       <c r="E38" s="21">
         <v>2.92</v>
       </c>
       <c r="F38" s="21">
         <v>4.12</v>
       </c>
       <c r="G38" s="21">
         <v>5.2</v>
       </c>
       <c r="H38" s="21">
         <v>6.53</v>
       </c>
       <c r="I38" s="21">
@@ -12429,56 +12536,59 @@
       </c>
       <c r="CH38" s="21">
         <v>27.71</v>
       </c>
       <c r="CI38" s="20">
         <v>2.2200000000000002</v>
       </c>
       <c r="CJ38" s="21">
         <v>4.17</v>
       </c>
       <c r="CK38" s="21">
         <v>6.02</v>
       </c>
       <c r="CL38" s="21">
         <v>7.94</v>
       </c>
       <c r="CM38" s="21">
         <v>9.9600000000000009</v>
       </c>
       <c r="CN38" s="21">
         <v>12.15</v>
       </c>
       <c r="CO38" s="21">
         <v>14.879713999999998</v>
       </c>
-      <c r="CQ38" s="163">
-[...1 lines deleted...]
-        <v>-1.5240635340833975E-2</v>
+      <c r="CP38" s="21">
+        <v>17.78</v>
+      </c>
+      <c r="CR38" s="163">
+        <f>+CP38/CD38-1</f>
+        <v>-5.0363738108561984E-3</v>
       </c>
     </row>
-    <row r="39" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A39" s="169"/>
       <c r="B39" s="96" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="91">
         <v>6859</v>
       </c>
       <c r="D39" s="28">
         <v>12787</v>
       </c>
       <c r="E39" s="28">
         <v>19510</v>
       </c>
       <c r="F39" s="28">
         <v>27251</v>
       </c>
       <c r="G39" s="28">
         <v>34761</v>
       </c>
       <c r="H39" s="28">
         <v>43353</v>
       </c>
       <c r="I39" s="28">
         <v>52867</v>
       </c>
@@ -12708,56 +12818,59 @@
       </c>
       <c r="CH39" s="28">
         <v>155142</v>
       </c>
       <c r="CI39" s="27">
         <v>12540</v>
       </c>
       <c r="CJ39" s="28">
         <v>23422</v>
       </c>
       <c r="CK39" s="28">
         <v>34187</v>
       </c>
       <c r="CL39" s="28">
         <v>45857</v>
       </c>
       <c r="CM39" s="28">
         <v>57518</v>
       </c>
       <c r="CN39" s="28">
         <v>69843</v>
       </c>
       <c r="CO39" s="28">
         <v>85182</v>
       </c>
-      <c r="CQ39" s="164">
+      <c r="CP39" s="28">
+        <v>100908</v>
+      </c>
+      <c r="CR39" s="164">
         <f t="shared" si="1"/>
-        <v>-7.202797202797151E-3</v>
+        <v>6.3464360794895924E-4</v>
       </c>
     </row>
-    <row r="40" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A40" s="169"/>
       <c r="B40" s="96" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="92">
         <v>1.24</v>
       </c>
       <c r="D40" s="35">
         <v>2.33</v>
       </c>
       <c r="E40" s="35">
         <v>3.56</v>
       </c>
       <c r="F40" s="35">
         <v>4.9800000000000004</v>
       </c>
       <c r="G40" s="35">
         <v>6.36</v>
       </c>
       <c r="H40" s="35">
         <v>7.94</v>
       </c>
       <c r="I40" s="35">
         <v>9.68</v>
       </c>
@@ -12987,56 +13100,59 @@
       </c>
       <c r="CH40" s="35">
         <v>32.44</v>
       </c>
       <c r="CI40" s="34">
         <v>2.64</v>
       </c>
       <c r="CJ40" s="35">
         <v>4.92</v>
       </c>
       <c r="CK40" s="35">
         <v>7.18</v>
       </c>
       <c r="CL40" s="35">
         <v>9.6300000000000008</v>
       </c>
       <c r="CM40" s="35">
         <v>12.09</v>
       </c>
       <c r="CN40" s="35">
         <v>14.69</v>
       </c>
       <c r="CO40" s="35">
         <v>17.933809</v>
       </c>
-      <c r="CQ40" s="164">
+      <c r="CP40" s="35">
+        <v>21.27</v>
+      </c>
+      <c r="CR40" s="164">
         <f t="shared" si="1"/>
-        <v>7.7059151785707769E-4</v>
+        <v>1.0451306413301609E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A41" s="169"/>
       <c r="B41" s="97" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="94">
         <v>0.77500000000000002</v>
       </c>
       <c r="D41" s="43">
         <v>0.80300000000000005</v>
       </c>
       <c r="E41" s="43">
         <v>0.81799999999999995</v>
       </c>
       <c r="F41" s="44">
         <v>0.82799999999999996</v>
       </c>
       <c r="G41" s="44">
         <v>0.81699999999999995</v>
       </c>
       <c r="H41" s="44">
         <v>0.82299999999999995</v>
       </c>
       <c r="I41" s="44">
         <v>0.83399999999999996</v>
       </c>
@@ -13266,59 +13382,62 @@
       </c>
       <c r="CH41" s="43">
         <v>0.85399999999999998</v>
       </c>
       <c r="CI41" s="42">
         <v>0.84199999999999997</v>
       </c>
       <c r="CJ41" s="43">
         <v>0.84799999999999998</v>
       </c>
       <c r="CK41" s="43">
         <v>0.84</v>
       </c>
       <c r="CL41" s="43">
         <v>0.82499999999999996</v>
       </c>
       <c r="CM41" s="43">
         <v>0.82399999999999995</v>
       </c>
       <c r="CN41" s="43">
         <v>0.82699999999999996</v>
       </c>
       <c r="CO41" s="43">
         <v>0.82970182184944641</v>
       </c>
-      <c r="CQ41" s="167">
-[...3 lines deleted...]
-      <c r="CR41" s="25" t="s">
+      <c r="CP41" s="43">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="CR41" s="167">
+        <f>+(CP41-CD41)*100</f>
+        <v>-1.3000000000000012</v>
+      </c>
+      <c r="CS41" s="25" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="42" spans="1:96" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:97" x14ac:dyDescent="0.3">
       <c r="A42" s="169"/>
       <c r="B42" s="96" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="91">
         <v>2150.0300000000002</v>
       </c>
       <c r="D42" s="28">
         <v>4044.5</v>
       </c>
       <c r="E42" s="28">
         <v>6212.26</v>
       </c>
       <c r="F42" s="28">
         <v>8719.6</v>
       </c>
       <c r="G42" s="28">
         <v>11186.45</v>
       </c>
       <c r="H42" s="28">
         <v>14043.94</v>
       </c>
       <c r="I42" s="28">
         <v>17246.27</v>
       </c>
@@ -13548,56 +13667,59 @@
       </c>
       <c r="CH42" s="28">
         <v>65416.51</v>
       </c>
       <c r="CI42" s="27">
         <v>5239.3100000000004</v>
       </c>
       <c r="CJ42" s="28">
         <v>9782.85</v>
       </c>
       <c r="CK42" s="28">
         <v>14265.58</v>
       </c>
       <c r="CL42" s="28">
         <v>19186.45</v>
       </c>
       <c r="CM42" s="28">
         <v>24119.05</v>
       </c>
       <c r="CN42" s="28">
         <v>29460.94</v>
       </c>
       <c r="CO42" s="28">
         <v>36061.536121446989</v>
       </c>
-      <c r="CQ42" s="164">
+      <c r="CP42" s="28">
+        <v>42823.77</v>
+      </c>
+      <c r="CR42" s="164">
         <f t="shared" si="1"/>
-        <v>-1.3407351312590965E-3</v>
+        <v>6.9888088761469458E-3</v>
       </c>
     </row>
-    <row r="43" spans="1:96" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="170"/>
       <c r="B43" s="106" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="107">
         <v>140.22999999999999</v>
       </c>
       <c r="D43" s="78">
         <v>146.28</v>
       </c>
       <c r="E43" s="78">
         <v>149.44</v>
       </c>
       <c r="F43" s="75">
         <v>151.31</v>
       </c>
       <c r="G43" s="75">
         <v>149.57</v>
       </c>
       <c r="H43" s="75">
         <v>150.72999999999999</v>
       </c>
       <c r="I43" s="75">
         <v>152.68</v>
       </c>
@@ -13827,79 +13949,82 @@
       </c>
       <c r="CH43" s="109">
         <v>178.58</v>
       </c>
       <c r="CI43" s="108">
         <v>177.2</v>
       </c>
       <c r="CJ43" s="109">
         <v>178.17</v>
       </c>
       <c r="CK43" s="109">
         <v>176.24</v>
       </c>
       <c r="CL43" s="109">
         <v>173.22</v>
       </c>
       <c r="CM43" s="109">
         <v>173.17</v>
       </c>
       <c r="CN43" s="109">
         <v>173.96</v>
       </c>
       <c r="CO43" s="109">
         <v>174.68143504496254</v>
       </c>
-      <c r="CQ43" s="164">
+      <c r="CP43" s="109">
+        <v>176.23</v>
+      </c>
+      <c r="CR43" s="164">
         <f t="shared" si="1"/>
-        <v>-7.9991195129619497E-3</v>
+        <v>-5.7545839210155769E-3</v>
       </c>
     </row>
-    <row r="44" spans="1:96" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:97" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A38:A43"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="A26:A31"/>
     <mergeCell ref="A32:A37"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;6&amp;KA80000 Genel (Public)</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63682461-FE58-4F0B-8406-19C4120BAE29}">
   <dimension ref="B2:N36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10:I11"/>
+      <selection activeCell="A2" sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="12.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="124" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="151">
         <v>2019</v>
       </c>
       <c r="D2" s="125">
         <v>2020</v>
       </c>
       <c r="E2" s="151">
         <v>2021</v>
       </c>
       <c r="F2" s="126">
         <v>2022</v>
       </c>
       <c r="G2" s="159">
@@ -13948,80 +14073,80 @@
       <c r="B4" s="129" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="130">
         <v>65.147000000000006</v>
       </c>
       <c r="D4" s="131">
         <v>71.294600000000003</v>
       </c>
       <c r="E4" s="132">
         <v>71.02</v>
       </c>
       <c r="F4" s="132">
         <v>62.086799999999997</v>
       </c>
       <c r="G4" s="132">
         <v>61.335000000000001</v>
       </c>
       <c r="H4" s="132">
         <v>58.301000000000002</v>
       </c>
       <c r="I4" s="132">
         <v>56.875999999999998</v>
       </c>
       <c r="J4" s="132">
-        <v>57.584360107405807</v>
+        <v>57.255652288803489</v>
       </c>
     </row>
     <row r="5" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="133" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="134">
         <v>56.62</v>
       </c>
       <c r="D5" s="135">
         <v>55.729199999999999</v>
       </c>
       <c r="E5" s="136">
         <v>53.521000000000001</v>
       </c>
       <c r="F5" s="136">
         <v>52.027000000000001</v>
       </c>
       <c r="G5" s="136">
         <v>51.518000000000001</v>
       </c>
       <c r="H5" s="136">
         <v>50.354999999999997</v>
       </c>
       <c r="I5" s="136">
         <v>49.148000000000003</v>
       </c>
       <c r="J5" s="136">
-        <v>48.474592352355785</v>
+        <v>48.536170006092163</v>
       </c>
     </row>
     <row r="6" spans="2:14" s="162" customFormat="1" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="174" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="174"/>
       <c r="D6" s="174"/>
       <c r="E6" s="174"/>
       <c r="F6" s="174"/>
       <c r="G6" s="174"/>
       <c r="H6" s="174"/>
     </row>
     <row r="7" spans="2:14" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="148"/>
       <c r="C7" s="149"/>
       <c r="D7" s="149"/>
       <c r="E7" s="149"/>
       <c r="F7" s="149"/>
     </row>
     <row r="8" spans="2:14" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="124" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="125">
@@ -14105,82 +14230,86 @@
     <row r="10" spans="2:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="143" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="144">
         <v>57.210999999999999</v>
       </c>
       <c r="D10" s="144">
         <v>56.485999999999997</v>
       </c>
       <c r="E10" s="144">
         <v>57.99</v>
       </c>
       <c r="F10" s="144">
         <v>59.795999999999999</v>
       </c>
       <c r="G10" s="144">
         <v>58.438777632489327</v>
       </c>
       <c r="H10" s="144">
         <v>56.896000000000001</v>
       </c>
       <c r="I10" s="144">
         <v>56.68880635752879</v>
       </c>
-      <c r="J10" s="144"/>
+      <c r="J10" s="144">
+        <v>55.518497818122214</v>
+      </c>
       <c r="K10" s="144"/>
       <c r="L10" s="144"/>
       <c r="M10" s="144"/>
       <c r="N10" s="145"/>
     </row>
     <row r="11" spans="2:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="146" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="147">
         <v>49.231499999999997</v>
       </c>
       <c r="D11" s="147">
         <v>48.9</v>
       </c>
       <c r="E11" s="147">
         <v>48.398000000000003</v>
       </c>
       <c r="F11" s="147">
         <v>47.34</v>
       </c>
       <c r="G11" s="147">
         <v>48.411968812934781</v>
       </c>
       <c r="H11" s="147">
         <v>48.491999999999997</v>
       </c>
       <c r="I11" s="147">
         <v>48.54095122625958</v>
       </c>
-      <c r="J11" s="147"/>
+      <c r="J11" s="147">
+        <v>48.876503225289404</v>
+      </c>
       <c r="K11" s="147"/>
       <c r="L11" s="147"/>
       <c r="M11" s="147"/>
       <c r="N11" s="136"/>
     </row>
     <row r="12" spans="2:14" ht="22.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="148"/>
       <c r="C12" s="149"/>
       <c r="D12" s="149"/>
       <c r="E12" s="149"/>
       <c r="F12" s="149"/>
     </row>
     <row r="13" spans="2:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="150" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="151">
         <v>2025</v>
       </c>
       <c r="D13" s="153">
         <v>2025</v>
       </c>
       <c r="E13" s="153">
         <v>2025</v>
       </c>